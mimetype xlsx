--- v0 (2026-09-01)
+++ v1 (2026-11-03)
@@ -12,209 +12,1298 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Student List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
   <si>
     <t>Student Name</t>
   </si>
   <si>
     <t>Date of Birth</t>
   </si>
   <si>
     <t>Enrollment Number</t>
   </si>
   <si>
     <t>Enrollment Date</t>
   </si>
   <si>
     <t>Course Name</t>
   </si>
   <si>
     <t>Course Fees</t>
   </si>
   <si>
     <t>Fees Paid</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Dues Amount</t>
   </si>
   <si>
     <t>Mobile Number</t>
   </si>
   <si>
     <t>Placed Company</t>
   </si>
   <si>
     <t>Placement Status</t>
   </si>
   <si>
+    <t>Zishan ansary</t>
+  </si>
+  <si>
+    <t>10 June, 2004</t>
+  </si>
+  <si>
+    <t>ei-01/666/25</t>
+  </si>
+  <si>
+    <t>25 October, 2026</t>
+  </si>
+  <si>
+    <t>Instrumentation</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>MD ALISHAN</t>
+  </si>
+  <si>
+    <t>3 April, 2006</t>
+  </si>
+  <si>
+    <t>EI-01/26/677</t>
+  </si>
+  <si>
+    <t>4 October, 2026</t>
+  </si>
+  <si>
+    <t>AMMAR ZIA ANSARI</t>
+  </si>
+  <si>
+    <t>14 December, 2006</t>
+  </si>
+  <si>
+    <t>EI-01/26/672</t>
+  </si>
+  <si>
+    <t>MD SALIM</t>
+  </si>
+  <si>
+    <t>1 June, 2007</t>
+  </si>
+  <si>
+    <t>EI-01/26/675</t>
+  </si>
+  <si>
+    <t>MD HAIDAR ANSARI</t>
+  </si>
+  <si>
+    <t>20 June, 1997</t>
+  </si>
+  <si>
+    <t>EI-01/26/673</t>
+  </si>
+  <si>
+    <t>MD CHAND KHAN</t>
+  </si>
+  <si>
+    <t>5 February, 2003</t>
+  </si>
+  <si>
+    <t>EI-01/26/676</t>
+  </si>
+  <si>
+    <t>ALTAF KHAN</t>
+  </si>
+  <si>
+    <t>8 October, 2006</t>
+  </si>
+  <si>
+    <t>EI-01/26/671</t>
+  </si>
+  <si>
+    <t>MD ARBAZ AHMAD</t>
+  </si>
+  <si>
+    <t>18 November, 2000</t>
+  </si>
+  <si>
+    <t>EI-01/26/674</t>
+  </si>
+  <si>
+    <t>ABDUL MAJID ANSARI</t>
+  </si>
+  <si>
+    <t>28 December, 2005</t>
+  </si>
+  <si>
+    <t>EI-01/26/669</t>
+  </si>
+  <si>
+    <t>3 October, 2026</t>
+  </si>
+  <si>
+    <t>In Progress</t>
+  </si>
+  <si>
+    <t>MD AFSAR ALI</t>
+  </si>
+  <si>
+    <t>20 October, 2005</t>
+  </si>
+  <si>
+    <t>EI-01/26/670</t>
+  </si>
+  <si>
+    <t>MD ISHATEYAK AHMAD</t>
+  </si>
+  <si>
+    <t>5 April, 2006</t>
+  </si>
+  <si>
+    <t>EI-01/26/668</t>
+  </si>
+  <si>
+    <t>Test student</t>
+  </si>
+  <si>
+    <t>17 September, 2026</t>
+  </si>
+  <si>
+    <t>9 September, 2026</t>
+  </si>
+  <si>
+    <t>QA/QC – Electrical &amp; Instrumentation</t>
+  </si>
+  <si>
+    <t>MD ARMAN</t>
+  </si>
+  <si>
+    <t>23 November, 2010</t>
+  </si>
+  <si>
+    <t>EI-01/25/579</t>
+  </si>
+  <si>
+    <t>6 September, 2026</t>
+  </si>
+  <si>
+    <t>15000, 10000</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>MD ASIF ANSARI</t>
+  </si>
+  <si>
+    <t>22 October, 2002</t>
+  </si>
+  <si>
+    <t>EI-01/25/643</t>
+  </si>
+  <si>
+    <t>22 August, 2026</t>
+  </si>
+  <si>
+    <t>MS SALMAN KHAN</t>
+  </si>
+  <si>
+    <t>10 February, 2004</t>
+  </si>
+  <si>
+    <t>EI-01/25/644</t>
+  </si>
+  <si>
+    <t>SURAJ QURAISHI</t>
+  </si>
+  <si>
+    <t>4 May, 2005</t>
+  </si>
+  <si>
+    <t>EI-01/25/642</t>
+  </si>
+  <si>
+    <t>MD TAHIR ANSARI</t>
+  </si>
+  <si>
+    <t>2 February, 2000</t>
+  </si>
+  <si>
+    <t>EI-01/25/641</t>
+  </si>
+  <si>
+    <t>20 August, 2026</t>
+  </si>
+  <si>
+    <t>MD SHADIQUE</t>
+  </si>
+  <si>
+    <t>3 February, 1998</t>
+  </si>
+  <si>
+    <t>EI-01/25/640</t>
+  </si>
+  <si>
+    <t>19 August, 2026</t>
+  </si>
+  <si>
+    <t>MD SHAHNAWAZ ANSARI</t>
+  </si>
+  <si>
+    <t>7 March, 1996</t>
+  </si>
+  <si>
+    <t>EI-01/25/638</t>
+  </si>
+  <si>
+    <t>MD ZEESHAN ALI</t>
+  </si>
+  <si>
+    <t>14 February, 1997</t>
+  </si>
+  <si>
+    <t>EI-01/25/639</t>
+  </si>
+  <si>
+    <t>MD ARIF ANSARI</t>
+  </si>
+  <si>
+    <t>28 May, 2002</t>
+  </si>
+  <si>
+    <t>EI-01/25/630</t>
+  </si>
+  <si>
+    <t>17 August, 2026</t>
+  </si>
+  <si>
+    <t>MD KAISH</t>
+  </si>
+  <si>
+    <t>10 March, 2002</t>
+  </si>
+  <si>
+    <t>EI-01/25/637</t>
+  </si>
+  <si>
+    <t>MD SHAHBAZ</t>
+  </si>
+  <si>
+    <t>4 January, 2006</t>
+  </si>
+  <si>
+    <t>EI-01/25/633</t>
+  </si>
+  <si>
+    <t>TAWREJ ALAM</t>
+  </si>
+  <si>
+    <t>11 February, 2005</t>
+  </si>
+  <si>
+    <t>EI-01/25/636</t>
+  </si>
+  <si>
+    <t>GULAM ZILANI</t>
+  </si>
+  <si>
+    <t>15 December, 2001</t>
+  </si>
+  <si>
+    <t>EI-01/25/631</t>
+  </si>
+  <si>
+    <t>14000, 10000</t>
+  </si>
+  <si>
+    <t>NITESH KUMAR</t>
+  </si>
+  <si>
+    <t>10 May, 2002</t>
+  </si>
+  <si>
+    <t>EI-01/25/634</t>
+  </si>
+  <si>
+    <t>10000, 1000</t>
+  </si>
+  <si>
+    <t>DAWOOD AHMED</t>
+  </si>
+  <si>
+    <t>21 January, 1999</t>
+  </si>
+  <si>
+    <t>EI-01/25/629</t>
+  </si>
+  <si>
+    <t>5000, 10000</t>
+  </si>
+  <si>
+    <t>MD SAIF ALI</t>
+  </si>
+  <si>
+    <t>1 January, 2005</t>
+  </si>
+  <si>
+    <t>EI-01/25/632</t>
+  </si>
+  <si>
+    <t>ANAND KISHOR</t>
+  </si>
+  <si>
+    <t>6 April, 1993</t>
+  </si>
+  <si>
+    <t>EI-01/25/635</t>
+  </si>
+  <si>
+    <t>1 January, 2003</t>
+  </si>
+  <si>
+    <t>EI-01/25/628</t>
+  </si>
+  <si>
+    <t>11 August, 2026</t>
+  </si>
+  <si>
+    <t>10000, 5000</t>
+  </si>
+  <si>
+    <t>MD JUNAID ANSARI</t>
+  </si>
+  <si>
+    <t>17 March, 2005</t>
+  </si>
+  <si>
+    <t>EI-01/25/627</t>
+  </si>
+  <si>
+    <t>10 August, 2026</t>
+  </si>
+  <si>
+    <t>MD SHAQUIB ANSARI</t>
+  </si>
+  <si>
+    <t>30 August, 2007</t>
+  </si>
+  <si>
+    <t>EI-01/25/626</t>
+  </si>
+  <si>
+    <t>30 July, 2026</t>
+  </si>
+  <si>
+    <t>MD SHAMS TABREJ</t>
+  </si>
+  <si>
+    <t>24 February, 1995</t>
+  </si>
+  <si>
+    <t>EI-01/25/622</t>
+  </si>
+  <si>
+    <t>27 July, 2026</t>
+  </si>
+  <si>
+    <t>KAIF ANSARI</t>
+  </si>
+  <si>
+    <t>30 October, 2008</t>
+  </si>
+  <si>
+    <t>EI-01/25/625</t>
+  </si>
+  <si>
+    <t>MD PARWEJ MUSHARAF</t>
+  </si>
+  <si>
+    <t>1 January, 2004</t>
+  </si>
+  <si>
+    <t>EI-01/25/623</t>
+  </si>
+  <si>
+    <t>AKLAKH AHMAD</t>
+  </si>
+  <si>
+    <t>15 January, 1998</t>
+  </si>
+  <si>
+    <t>EI-01/25/624</t>
+  </si>
+  <si>
+    <t>MD ASADDULLAH</t>
+  </si>
+  <si>
+    <t>6 March, 2004</t>
+  </si>
+  <si>
+    <t>EI-01/25/620</t>
+  </si>
+  <si>
+    <t>25 July, 2026</t>
+  </si>
+  <si>
+    <t>MOHAMMAD AFZAL AHMAD</t>
+  </si>
+  <si>
+    <t>18 April, 2004</t>
+  </si>
+  <si>
+    <t>EI-01/25/621</t>
+  </si>
+  <si>
+    <t>ZAID MALLICK</t>
+  </si>
+  <si>
+    <t>1 January, 2006</t>
+  </si>
+  <si>
+    <t>EI-01/25/617</t>
+  </si>
+  <si>
+    <t>20 July, 2026</t>
+  </si>
+  <si>
+    <t>14000, 5000</t>
+  </si>
+  <si>
+    <t>MD ASHIQUE KHAN</t>
+  </si>
+  <si>
+    <t>4 January, 2002</t>
+  </si>
+  <si>
+    <t>EI-01/25/619</t>
+  </si>
+  <si>
+    <t>SUMIT KUMAR</t>
+  </si>
+  <si>
+    <t>18 October, 2006</t>
+  </si>
+  <si>
+    <t>EI-01/25/618</t>
+  </si>
+  <si>
+    <t>18 July, 2026</t>
+  </si>
+  <si>
+    <t>MD RUSHAN ALI</t>
+  </si>
+  <si>
+    <t>7 August, 2007</t>
+  </si>
+  <si>
+    <t>EI-01/25/616</t>
+  </si>
+  <si>
+    <t>16 July, 2026</t>
+  </si>
+  <si>
+    <t>ASAD ANSARI</t>
+  </si>
+  <si>
+    <t>27 March, 2005</t>
+  </si>
+  <si>
+    <t>EI-01/25/614</t>
+  </si>
+  <si>
+    <t>15 July, 2026</t>
+  </si>
+  <si>
+    <t>MD AFROZ ALAM</t>
+  </si>
+  <si>
+    <t>1 June, 2004</t>
+  </si>
+  <si>
+    <t>EI-01/25/615</t>
+  </si>
+  <si>
+    <t>MD SAIF</t>
+  </si>
+  <si>
+    <t>16 April, 2006</t>
+  </si>
+  <si>
+    <t>EI-01/25/613</t>
+  </si>
+  <si>
+    <t>13 July, 2026</t>
+  </si>
+  <si>
+    <t>10000, 15000</t>
+  </si>
+  <si>
+    <t>MD MOHSIN ANSARI</t>
+  </si>
+  <si>
+    <t>25 August, 2000</t>
+  </si>
+  <si>
+    <t>EI-01/25/612</t>
+  </si>
+  <si>
+    <t>9 July, 2026</t>
+  </si>
+  <si>
+    <t>MD SOHAIL</t>
+  </si>
+  <si>
+    <t>30 September, 2005</t>
+  </si>
+  <si>
+    <t>EI-01/25/611</t>
+  </si>
+  <si>
+    <t>MD KAIF</t>
+  </si>
+  <si>
+    <t>7 March, 2006</t>
+  </si>
+  <si>
+    <t>EI-01/25/609</t>
+  </si>
+  <si>
+    <t>8 July, 2026</t>
+  </si>
+  <si>
+    <t>MD SHAHID AKHTAR</t>
+  </si>
+  <si>
+    <t>16 January, 2001</t>
+  </si>
+  <si>
+    <t>EI-01/25/607</t>
+  </si>
+  <si>
+    <t>MD ARMAN ANSARI</t>
+  </si>
+  <si>
+    <t>6 June, 2004</t>
+  </si>
+  <si>
+    <t>EI-01/25/610</t>
+  </si>
+  <si>
+    <t>10000, 5000, 5000</t>
+  </si>
+  <si>
+    <t>MD MOZAMMIL</t>
+  </si>
+  <si>
+    <t>15 November, 2004</t>
+  </si>
+  <si>
+    <t>EI-01/25/608</t>
+  </si>
+  <si>
+    <t>8000, 11000, 6000</t>
+  </si>
+  <si>
     <t>ABDUL SAMAD</t>
   </si>
   <si>
     <t>31 December, 2006</t>
   </si>
   <si>
     <t>EI-01/25/606</t>
   </si>
   <si>
     <t>7 July, 2026</t>
   </si>
   <si>
-    <t>Instrumentation</t>
-[...10 lines deleted...]
-  <si>
     <t>MD DANISH RAZA</t>
   </si>
   <si>
     <t>7 May, 2007</t>
   </si>
   <si>
     <t>EI-01/25/605</t>
   </si>
   <si>
     <t>MD ZULFEQUAR</t>
   </si>
   <si>
     <t>24 January, 1997</t>
   </si>
   <si>
     <t>EI-01/25/604</t>
   </si>
   <si>
     <t>6 July, 2026</t>
   </si>
   <si>
     <t>10000, 10000</t>
   </si>
   <si>
+    <t>MD HEDAYATULLAH KHAN</t>
+  </si>
+  <si>
+    <t>12 May, 2003</t>
+  </si>
+  <si>
+    <t>EI-01/25/591</t>
+  </si>
+  <si>
     <t>ASRAF ALAM</t>
   </si>
   <si>
-    <t>5 April, 2006</t>
-[...1 lines deleted...]
-  <si>
     <t>EI-01/25/600</t>
   </si>
   <si>
     <t>4 July, 2026</t>
   </si>
   <si>
+    <t>MD AZAM ALAM</t>
+  </si>
+  <si>
+    <t>11 August, 2007</t>
+  </si>
+  <si>
+    <t>EI-01/25/595</t>
+  </si>
+  <si>
+    <t>2 July, 2026</t>
+  </si>
+  <si>
+    <t>MD SHAHBAZ ANSARI</t>
+  </si>
+  <si>
+    <t>5 February, 2002</t>
+  </si>
+  <si>
+    <t>EI-01/25/598</t>
+  </si>
+  <si>
+    <t>MD SHOAIB KHAN</t>
+  </si>
+  <si>
+    <t>7 March, 1999</t>
+  </si>
+  <si>
+    <t>EI-01/25/596</t>
+  </si>
+  <si>
     <t>NAWAB ALAM</t>
   </si>
   <si>
     <t>1 January, 2002</t>
   </si>
   <si>
     <t>EI-01/25/599</t>
   </si>
   <si>
-    <t>2 July, 2026</t>
-[...8 lines deleted...]
-    <t>EI-01/25/598</t>
+    <t>MD HASSAN ALI</t>
+  </si>
+  <si>
+    <t>2 June, 2005</t>
+  </si>
+  <si>
+    <t>EI-01/25/594</t>
+  </si>
+  <si>
+    <t>15000, 5000</t>
   </si>
   <si>
     <t>MD GAZALI</t>
   </si>
   <si>
     <t>6 July, 2003</t>
   </si>
   <si>
     <t>EI-01/25/597</t>
   </si>
   <si>
     <t>15000, 5000, 5000</t>
   </si>
   <si>
-    <t>MD SHOAIB KHAN</t>
-[...26 lines deleted...]
-    <t>15000, 5000</t>
+    <t>SURAJ KUMAR</t>
+  </si>
+  <si>
+    <t>25 April, 2001</t>
+  </si>
+  <si>
+    <t>EI-01/25/592</t>
+  </si>
+  <si>
+    <t>1 July, 2026</t>
+  </si>
+  <si>
+    <t>MD SHAHID ANSARI</t>
+  </si>
+  <si>
+    <t>10 March, 2004</t>
+  </si>
+  <si>
+    <t>EI-01/25/589</t>
+  </si>
+  <si>
+    <t>30 June, 2026</t>
+  </si>
+  <si>
+    <t>MD AZAJ</t>
+  </si>
+  <si>
+    <t>10 May, 2003</t>
+  </si>
+  <si>
+    <t>EI-01/25/590</t>
+  </si>
+  <si>
+    <t>MD SAIF KHAN</t>
+  </si>
+  <si>
+    <t>10 October, 2005</t>
+  </si>
+  <si>
+    <t>EI-01/25/588</t>
+  </si>
+  <si>
+    <t>MD ASIM ALI</t>
+  </si>
+  <si>
+    <t>15 July, 2006</t>
+  </si>
+  <si>
+    <t>EI-01/25/587</t>
+  </si>
+  <si>
+    <t>29 June, 2026</t>
+  </si>
+  <si>
+    <t>SHEIKH IBRAHIM</t>
+  </si>
+  <si>
+    <t>16 April, 2007</t>
+  </si>
+  <si>
+    <t>EI-01/25/586</t>
+  </si>
+  <si>
+    <t>28 June, 2026</t>
+  </si>
+  <si>
+    <t>MD IMRAN IQBAL ANSARI</t>
+  </si>
+  <si>
+    <t>15 February, 2001</t>
+  </si>
+  <si>
+    <t>EI-01/25/585</t>
+  </si>
+  <si>
+    <t>MD SAQUIB ANSARI</t>
+  </si>
+  <si>
+    <t>2 December, 2007</t>
+  </si>
+  <si>
+    <t>EI-01/25/584</t>
+  </si>
+  <si>
+    <t>20 June, 2026</t>
+  </si>
+  <si>
+    <t>MD DANISH ANSARI</t>
+  </si>
+  <si>
+    <t>EI-01/25/583</t>
+  </si>
+  <si>
+    <t>17 June, 2026</t>
+  </si>
+  <si>
+    <t>A+</t>
+  </si>
+  <si>
+    <t>MD ADIL HUSSAIN</t>
+  </si>
+  <si>
+    <t>3 March, 2006</t>
+  </si>
+  <si>
+    <t>EI-01/25/582</t>
+  </si>
+  <si>
+    <t>15 June, 2026</t>
+  </si>
+  <si>
+    <t>5000, 10000, 4000</t>
+  </si>
+  <si>
+    <t>JUNAID IQBAL</t>
+  </si>
+  <si>
+    <t>EI-01/25/581</t>
+  </si>
+  <si>
+    <t>11 June, 2026</t>
+  </si>
+  <si>
+    <t>10000, 4500, 5000</t>
+  </si>
+  <si>
+    <t>MD SAIF ANSARI</t>
+  </si>
+  <si>
+    <t>25 May, 2001</t>
+  </si>
+  <si>
+    <t>EI-01/25/574</t>
+  </si>
+  <si>
+    <t>1 June, 2026</t>
+  </si>
+  <si>
+    <t>15 August, 2000</t>
+  </si>
+  <si>
+    <t>EI-01/25/573</t>
+  </si>
+  <si>
+    <t>18 May, 2026</t>
+  </si>
+  <si>
+    <t>MD SHABAZ ALAM</t>
+  </si>
+  <si>
+    <t>2 January, 2000</t>
+  </si>
+  <si>
+    <t>EI-01/25/569</t>
+  </si>
+  <si>
+    <t>14 May, 2026</t>
+  </si>
+  <si>
+    <t>MD AKRAM QURAISHI</t>
+  </si>
+  <si>
+    <t>19 June, 1997</t>
+  </si>
+  <si>
+    <t>EI-01/25/567</t>
+  </si>
+  <si>
+    <t>12 May, 2026</t>
+  </si>
+  <si>
+    <t>PLACED IN NSH ABU DHABI</t>
+  </si>
+  <si>
+    <t>MD SHAHBAZ MANSOORI</t>
+  </si>
+  <si>
+    <t>5 November, 2002</t>
+  </si>
+  <si>
+    <t>EI-01/25/565</t>
+  </si>
+  <si>
+    <t>MD AFRIDI QURAISHI</t>
+  </si>
+  <si>
+    <t>28 August, 2004</t>
+  </si>
+  <si>
+    <t>EI-01/25/566</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>MD ZEESHAN</t>
+  </si>
+  <si>
+    <t>14 March, 2006</t>
+  </si>
+  <si>
+    <t>EI-01/25/564</t>
+  </si>
+  <si>
+    <t>5000, 5000, 5000</t>
+  </si>
+  <si>
+    <t>KALU RAJVAR</t>
+  </si>
+  <si>
+    <t>16 September, 2006</t>
+  </si>
+  <si>
+    <t>EI-01/25/563</t>
+  </si>
+  <si>
+    <t>10 May, 2026</t>
+  </si>
+  <si>
+    <t>AHSAN ANSARI</t>
+  </si>
+  <si>
+    <t>5 February, 2005</t>
+  </si>
+  <si>
+    <t>EI-01/25/561</t>
+  </si>
+  <si>
+    <t>9 May, 2026</t>
+  </si>
+  <si>
+    <t>15000, 5000, 4000</t>
+  </si>
+  <si>
+    <t>Descon Engineering UAE</t>
+  </si>
+  <si>
+    <t>Placed</t>
+  </si>
+  <si>
+    <t>MD SAMIR ANSARI</t>
+  </si>
+  <si>
+    <t>14 February, 2003</t>
+  </si>
+  <si>
+    <t>EI-01/25/562</t>
+  </si>
+  <si>
+    <t>MD DILSHAD ANSARI</t>
+  </si>
+  <si>
+    <t>EI-01/25/560</t>
+  </si>
+  <si>
+    <t>7 May, 2026</t>
+  </si>
+  <si>
+    <t>15000, 3000, 4000</t>
+  </si>
+  <si>
+    <t>AFZAAL AHMED SIDDIQUI</t>
+  </si>
+  <si>
+    <t>16 June, 2004</t>
+  </si>
+  <si>
+    <t>EI-01/25/558</t>
+  </si>
+  <si>
+    <t>4 May, 2026</t>
+  </si>
+  <si>
+    <t>15000, 4000</t>
+  </si>
+  <si>
+    <t>TABISH JAWED</t>
+  </si>
+  <si>
+    <t>15 January, 2001</t>
+  </si>
+  <si>
+    <t>EI-01/25/555</t>
+  </si>
+  <si>
+    <t>23 April, 2026</t>
+  </si>
+  <si>
+    <t>MD ARSHAD HUSSAIN</t>
+  </si>
+  <si>
+    <t>5 November, 1999</t>
+  </si>
+  <si>
+    <t>EI-01/25/556</t>
+  </si>
+  <si>
+    <t>MD SHAHID MALLICK</t>
+  </si>
+  <si>
+    <t>12 August, 2003</t>
+  </si>
+  <si>
+    <t>EI-01/25/553</t>
+  </si>
+  <si>
+    <t>22 April, 2026</t>
+  </si>
+  <si>
+    <t>15000, 3000</t>
+  </si>
+  <si>
+    <t>SHADAB ALAM HAMID</t>
+  </si>
+  <si>
+    <t>20 December, 1996</t>
+  </si>
+  <si>
+    <t>EI-01/25/554</t>
+  </si>
+  <si>
+    <t>MD TOUFIQUE</t>
+  </si>
+  <si>
+    <t>6 May, 2001</t>
+  </si>
+  <si>
+    <t>EI-01/25/552</t>
+  </si>
+  <si>
+    <t>20 April, 2026</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>MIRZA MASOOM RAJA</t>
+  </si>
+  <si>
+    <t>6 August, 1987</t>
+  </si>
+  <si>
+    <t>EI-01/25/549</t>
+  </si>
+  <si>
+    <t>18 April, 2026</t>
+  </si>
+  <si>
+    <t>ASHAFAK ALAM</t>
+  </si>
+  <si>
+    <t>28 June, 2008</t>
+  </si>
+  <si>
+    <t>EI-01/25/548</t>
+  </si>
+  <si>
+    <t>MD REYAN KHAN</t>
+  </si>
+  <si>
+    <t>29 June, 2008</t>
+  </si>
+  <si>
+    <t>EI-01/25/550</t>
+  </si>
+  <si>
+    <t>5000, 5000</t>
+  </si>
+  <si>
+    <t>SARFARAJ ALI</t>
+  </si>
+  <si>
+    <t>1 January, 2008</t>
+  </si>
+  <si>
+    <t>EI-01/25/547</t>
+  </si>
+  <si>
+    <t>MD AFTAB ANSARI</t>
+  </si>
+  <si>
+    <t>8 November, 2003</t>
+  </si>
+  <si>
+    <t>EI-01/25/546</t>
+  </si>
+  <si>
+    <t>16 April, 2026</t>
+  </si>
+  <si>
+    <t>29 August, 2003</t>
+  </si>
+  <si>
+    <t>EI-01/25/507</t>
+  </si>
+  <si>
+    <t>4 January, 2026</t>
+  </si>
+  <si>
+    <t>Cat International - Abu Dhabi</t>
+  </si>
+  <si>
+    <t>MD ARSALAN ANSARI</t>
+  </si>
+  <si>
+    <t>14 November, 2006</t>
+  </si>
+  <si>
+    <t>EI-01/25/506</t>
+  </si>
+  <si>
+    <t>28 December, 2025</t>
+  </si>
+  <si>
+    <t>14400, 5600, 4000</t>
+  </si>
+  <si>
+    <t>SONU KUMAR</t>
+  </si>
+  <si>
+    <t>12 December, 1995</t>
+  </si>
+  <si>
+    <t>EI-01/25/505</t>
+  </si>
+  <si>
+    <t>27 December, 2025</t>
+  </si>
+  <si>
+    <t>14400, 5000, 4600</t>
+  </si>
+  <si>
+    <t>Instrument Technician - Cat International- Abu Dhabi</t>
+  </si>
+  <si>
+    <t>MD TANVEER AHMAD</t>
+  </si>
+  <si>
+    <t>6 February, 2005</t>
+  </si>
+  <si>
+    <t>EI-01/25/504</t>
+  </si>
+  <si>
+    <t>24 December, 2025</t>
+  </si>
+  <si>
+    <t>Cat International-Abu Dhabi</t>
+  </si>
+  <si>
+    <t>MD RUHUL AAMEEN</t>
+  </si>
+  <si>
+    <t>14 May, 2000</t>
+  </si>
+  <si>
+    <t>EI-01/495/25</t>
+  </si>
+  <si>
+    <t>9 December, 2025</t>
+  </si>
+  <si>
+    <t>14000, 4800, 5200</t>
+  </si>
+  <si>
+    <t>INSTRUMENT TECHNICIAN - NBTC ABU DHABI </t>
+  </si>
+  <si>
+    <t>AMEEER HAMZA QURAISHE</t>
+  </si>
+  <si>
+    <t>17 July, 2002</t>
+  </si>
+  <si>
+    <t>EI-01/491/25</t>
+  </si>
+  <si>
+    <t>24 November, 2025</t>
+  </si>
+  <si>
+    <t>AMAN</t>
+  </si>
+  <si>
+    <t>9 September, 2002</t>
+  </si>
+  <si>
+    <t>EI-01/492/25</t>
+  </si>
+  <si>
+    <t>14400, 4800, 4800</t>
+  </si>
+  <si>
+    <t>MD RAMZAN ALI</t>
+  </si>
+  <si>
+    <t>27 January, 1997</t>
+  </si>
+  <si>
+    <t>EI-01/475/25</t>
+  </si>
+  <si>
+    <t>20 September, 2025</t>
+  </si>
+  <si>
+    <t>14000, 5000, 5000</t>
+  </si>
+  <si>
+    <t>MD FAIZAN</t>
+  </si>
+  <si>
+    <t>13 August, 2004</t>
+  </si>
+  <si>
+    <t>EI-01/474/25</t>
+  </si>
+  <si>
+    <t>18 September, 2025</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SAJID</t>
+  </si>
+  <si>
+    <t>15 January, 2004</t>
+  </si>
+  <si>
+    <t>EI-01/25/557</t>
+  </si>
+  <si>
+    <t>25 April, 0026</t>
+  </si>
+  <si>
+    <t>7000, 13000, 5000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -550,70 +1639,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L11"/>
+  <dimension ref="A1:L106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
-      <selection pane="bottomLeft" activeCell="L11" sqref="L11"/>
+      <selection pane="bottomLeft" activeCell="L106" sqref="L106"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -631,408 +1720,3986 @@
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F2" s="2">
         <v>25000</v>
       </c>
       <c r="G2" s="2">
-        <v>12000</v>
+        <v>15000</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="2">
-        <v>13000</v>
+        <v>10000</v>
       </c>
       <c r="J2" s="2">
-        <v>7061583099</v>
+        <v>8409867060</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="L2" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L2" s="2"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="C3" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="D3" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D3" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="2">
-        <v>25000</v>
+        <v>24000</v>
       </c>
       <c r="G3" s="2">
         <v>15000</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I3" s="2">
-        <v>10000</v>
+        <v>9000</v>
       </c>
       <c r="J3" s="2">
-        <v>9153624635</v>
+        <v>8294126350</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="L3" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L3" s="2"/>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2">
         <v>25000</v>
       </c>
-      <c r="G4" s="2" t="s">
-        <v>27</v>
+      <c r="G4" s="2">
+        <v>15000</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I4" s="2">
-        <v>5000</v>
+        <v>10000</v>
       </c>
       <c r="J4" s="2">
-        <v>7667376875</v>
+        <v>8513016049</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="L4" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L4" s="2"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2">
         <v>25000</v>
       </c>
       <c r="G5" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" s="2">
         <v>10000</v>
       </c>
-      <c r="H5" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J5" s="2">
-        <v>8873066934</v>
+        <v>7739240573</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="L5" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L5" s="2"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2">
         <v>25000</v>
       </c>
       <c r="G6" s="2">
         <v>10000</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I6" s="2">
         <v>15000</v>
       </c>
       <c r="J6" s="2">
-        <v>7488401239</v>
+        <v>7992327097</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="L6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L6" s="2"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="2" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="2">
         <v>25000</v>
       </c>
       <c r="G7" s="2">
         <v>15000</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I7" s="2">
         <v>10000</v>
       </c>
       <c r="J7" s="2">
-        <v>6299161011</v>
+        <v>7857998424</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="L7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7" s="2"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="2" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="2">
         <v>25000</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>42</v>
+      <c r="G8" s="2">
+        <v>15000</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I8" s="2">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="J8" s="2">
-        <v>9973855936</v>
+        <v>8434779669</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="L8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L8" s="2"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="2" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="2">
         <v>25000</v>
       </c>
       <c r="G9" s="2">
         <v>15000</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I9" s="2">
         <v>10000</v>
       </c>
       <c r="J9" s="2">
-        <v>8873786019</v>
+        <v>9097859482</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="L9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L9" s="2"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="2" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="2">
         <v>25000</v>
       </c>
       <c r="G10" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I10" s="2">
         <v>10000</v>
       </c>
-      <c r="H10" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J10" s="2">
-        <v>7520756777</v>
+        <v>7432857518</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G11" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I11" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J11" s="2">
+        <v>7585906787</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L11" s="2"/>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="B12" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="C11" s="2" t="s">
+      <c r="C12" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="D11" s="2" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="2" t="s">
+      <c r="D12" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G12" s="2"/>
+      <c r="H12" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" s="2">
+        <v>25000</v>
+      </c>
+      <c r="J12" s="2">
+        <v>9693513790</v>
+      </c>
+      <c r="K12" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L12" s="2"/>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="H11" s="2" t="s">
-[...2 lines deleted...]
-      <c r="I11" s="2">
+      <c r="B13" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="2">
+        <v>878787</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="2">
+        <v>0</v>
+      </c>
+      <c r="J13" s="2">
+        <v>4545454</v>
+      </c>
+      <c r="K13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I14" s="2">
+        <v>0</v>
+      </c>
+      <c r="J14" s="2">
+        <v>8102338701</v>
+      </c>
+      <c r="K14" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L14" s="2"/>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G15" s="2">
+        <v>10000</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I15" s="2">
+        <v>15000</v>
+      </c>
+      <c r="J15" s="2">
+        <v>6353691286</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G16" s="2">
+        <v>10000</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" s="2">
+        <v>15000</v>
+      </c>
+      <c r="J16" s="2">
+        <v>7492801121</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G17" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J17" s="2">
+        <v>9508331464</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F18" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G18" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I18" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J18" s="2">
+        <v>9304037569</v>
+      </c>
+      <c r="K18" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L18" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G19" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I19" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J19" s="2">
+        <v>9128771671</v>
+      </c>
+      <c r="K19" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L19" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G20" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J20" s="2">
+        <v>8051196613</v>
+      </c>
+      <c r="K20" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L20" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G21" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I21" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J21" s="2">
+        <v>9708849854</v>
+      </c>
+      <c r="K21" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L21" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G22" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H22" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I22" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J22" s="2">
+        <v>9324387706</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L22" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F23" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G23" s="2">
+        <v>10000</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I23" s="2">
+        <v>15000</v>
+      </c>
+      <c r="J23" s="2">
+        <v>9304967439</v>
+      </c>
+      <c r="K23" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L23" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F24" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G24" s="2">
+        <v>10000</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I24" s="2">
+        <v>15000</v>
+      </c>
+      <c r="J24" s="2">
+        <v>9942480072</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L24" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G25" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I25" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J25" s="2">
+        <v>8809932439</v>
+      </c>
+      <c r="K25" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L25" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="H26" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I26" s="2">
+        <v>1000</v>
+      </c>
+      <c r="J26" s="2">
+        <v>7488221968</v>
+      </c>
+      <c r="K26" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L26" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I27" s="2">
+        <v>14000</v>
+      </c>
+      <c r="J27" s="2">
+        <v>6205891724</v>
+      </c>
+      <c r="K27" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L27" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I28" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J28" s="2">
+        <v>9093482244</v>
+      </c>
+      <c r="K28" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L28" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G29" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I29" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J29" s="2">
+        <v>7321882280</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G30" s="2">
+        <v>10000</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I30" s="2">
+        <v>15000</v>
+      </c>
+      <c r="J30" s="2">
+        <v>7488634017</v>
+      </c>
+      <c r="K30" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F31" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J31" s="2">
+        <v>7488797349</v>
+      </c>
+      <c r="K31" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L31" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F32" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G32" s="2">
+        <v>10000</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I32" s="2">
+        <v>15000</v>
+      </c>
+      <c r="J32" s="2">
+        <v>8580144769</v>
+      </c>
+      <c r="K32" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L32" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12">
+      <c r="A33" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I33" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J33" s="2">
+        <v>6202626235</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L33" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F34" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G34" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I34" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J34" s="2">
+        <v>8409358128</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L34" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12">
+      <c r="A35" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F35" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G35" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I35" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J35" s="2">
+        <v>7033739568</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L35" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F36" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G36" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I36" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J36" s="2">
+        <v>9123261572</v>
+      </c>
+      <c r="K36" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L36" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G37" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I37" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J37" s="2">
+        <v>9662136397</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L37" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F38" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G38" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J38" s="2">
+        <v>9608314442</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L38" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F39" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G39" s="2">
+        <v>0</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I39" s="2">
+        <v>25000</v>
+      </c>
+      <c r="J39" s="2">
+        <v>7903024979</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" s="2">
+        <v>6000</v>
+      </c>
+      <c r="J40" s="2">
+        <v>7857091156</v>
+      </c>
+      <c r="K40" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L40" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="A41" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F41" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G41" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I41" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J41" s="2">
+        <v>9523065582</v>
+      </c>
+      <c r="K41" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L41" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12">
+      <c r="A42" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F42" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G42" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I42" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J42" s="2">
+        <v>8603295908</v>
+      </c>
+      <c r="K42" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L42" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12">
+      <c r="A43" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F43" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G43" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I43" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J43" s="2">
+        <v>8809175101</v>
+      </c>
+      <c r="K43" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L43" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12">
+      <c r="A44" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F44" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G44" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I44" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J44" s="2">
+        <v>7047385474</v>
+      </c>
+      <c r="K44" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L44" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12">
+      <c r="A45" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F45" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G45" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I45" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J45" s="2">
+        <v>8252335586</v>
+      </c>
+      <c r="K45" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L45" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12">
+      <c r="A46" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F46" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I46" s="2">
+        <v>0</v>
+      </c>
+      <c r="J46" s="2">
+        <v>7667460060</v>
+      </c>
+      <c r="K46" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L46" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12">
+      <c r="A47" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F47" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G47" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I47" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J47" s="2">
+        <v>9289756309</v>
+      </c>
+      <c r="K47" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L47" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12">
+      <c r="A48" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F48" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G48" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I48" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J48" s="2">
+        <v>8624862755</v>
+      </c>
+      <c r="K48" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L48" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12">
+      <c r="A49" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F49" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G49" s="2">
         <v>5000</v>
       </c>
-      <c r="J11" s="2">
+      <c r="H49" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I49" s="2">
+        <v>20000</v>
+      </c>
+      <c r="J49" s="2">
+        <v>7320066747</v>
+      </c>
+      <c r="K49" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L49" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12">
+      <c r="A50" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F50" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G50" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I50" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J50" s="2">
+        <v>6202822541</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L50" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12">
+      <c r="A51" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F51" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I51" s="2">
+        <v>5000</v>
+      </c>
+      <c r="J51" s="2">
+        <v>9142506654</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L51" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12">
+      <c r="A52" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F52" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I52" s="2">
+        <v>0</v>
+      </c>
+      <c r="J52" s="2">
+        <v>6207589405</v>
+      </c>
+      <c r="K52" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L52" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12">
+      <c r="A53" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F53" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G53" s="2">
+        <v>12000</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I53" s="2">
+        <v>13000</v>
+      </c>
+      <c r="J53" s="2">
+        <v>7061583099</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12">
+      <c r="A54" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F54" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G54" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I54" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J54" s="2">
+        <v>9153624635</v>
+      </c>
+      <c r="K54" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L54" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12">
+      <c r="A55" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F55" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I55" s="2">
+        <v>5000</v>
+      </c>
+      <c r="J55" s="2">
+        <v>7667376875</v>
+      </c>
+      <c r="K55" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L55" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12">
+      <c r="A56" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F56" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G56" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I56" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J56" s="2">
+        <v>9570823280</v>
+      </c>
+      <c r="K56" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L56" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12">
+      <c r="A57" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F57" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G57" s="2">
+        <v>10000</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I57" s="2">
+        <v>15000</v>
+      </c>
+      <c r="J57" s="2">
+        <v>8873066934</v>
+      </c>
+      <c r="K57" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L57" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12">
+      <c r="A58" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F58" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G58" s="2">
+        <v>10000</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I58" s="2">
+        <v>15000</v>
+      </c>
+      <c r="J58" s="2">
+        <v>7520756777</v>
+      </c>
+      <c r="K58" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L58" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12">
+      <c r="A59" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F59" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G59" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I59" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J59" s="2">
+        <v>6299161011</v>
+      </c>
+      <c r="K59" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L59" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12">
+      <c r="A60" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F60" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G60" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I60" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J60" s="2">
+        <v>8873786019</v>
+      </c>
+      <c r="K60" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L60" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12">
+      <c r="A61" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F61" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G61" s="2">
+        <v>10000</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I61" s="2">
+        <v>15000</v>
+      </c>
+      <c r="J61" s="2">
+        <v>7488401239</v>
+      </c>
+      <c r="K61" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L61" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12">
+      <c r="A62" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F62" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I62" s="2">
+        <v>5000</v>
+      </c>
+      <c r="J62" s="2">
         <v>9142186318</v>
       </c>
-      <c r="K11" s="2" t="s">
-[...3 lines deleted...]
-        <v>19</v>
+      <c r="K62" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L62" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12">
+      <c r="A63" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F63" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I63" s="2">
+        <v>0</v>
+      </c>
+      <c r="J63" s="2">
+        <v>9973855936</v>
+      </c>
+      <c r="K63" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L63" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12">
+      <c r="A64" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F64" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G64" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I64" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J64" s="2">
+        <v>7903489109</v>
+      </c>
+      <c r="K64" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L64" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12">
+      <c r="A65" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F65" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G65" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I65" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J65" s="2">
+        <v>8863919324</v>
+      </c>
+      <c r="K65" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L65" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12">
+      <c r="A66" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F66" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G66" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I66" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J66" s="2">
+        <v>7371883816</v>
+      </c>
+      <c r="K66" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L66" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12">
+      <c r="A67" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F67" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I67" s="2">
+        <v>0</v>
+      </c>
+      <c r="J67" s="2">
+        <v>6209144294</v>
+      </c>
+      <c r="K67" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L67" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12">
+      <c r="A68" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F68" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G68" s="2">
+        <v>23000</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I68" s="2">
+        <v>2000</v>
+      </c>
+      <c r="J68" s="2">
+        <v>7643064007</v>
+      </c>
+      <c r="K68" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L68" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12">
+      <c r="A69" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F69" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G69" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I69" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J69" s="2">
+        <v>8210566176</v>
+      </c>
+      <c r="K69" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L69" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12">
+      <c r="A70" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F70" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="H70" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I70" s="2">
+        <v>5000</v>
+      </c>
+      <c r="J70" s="2">
+        <v>8092066564</v>
+      </c>
+      <c r="K70" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L70" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12">
+      <c r="A71" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F71" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I71" s="2">
+        <v>5000</v>
+      </c>
+      <c r="J71" s="2">
+        <v>9229854112</v>
+      </c>
+      <c r="K71" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L71" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12">
+      <c r="A72" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F72" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G72" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H72" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="I72" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J72" s="2">
+        <v>9304685188</v>
+      </c>
+      <c r="K72" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L72" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12">
+      <c r="A73" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F73" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="H73" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I73" s="2">
+        <v>6000</v>
+      </c>
+      <c r="J73" s="2">
+        <v>7004014125</v>
+      </c>
+      <c r="K73" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L73" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12">
+      <c r="A74" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F74" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="H74" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I74" s="2">
+        <v>5500</v>
+      </c>
+      <c r="J74" s="2">
+        <v>8797709904</v>
+      </c>
+      <c r="K74" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L74" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12">
+      <c r="A75" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F75" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="H75" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I75" s="2">
+        <v>0</v>
+      </c>
+      <c r="J75" s="2">
+        <v>9102440782</v>
+      </c>
+      <c r="K75" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L75" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12">
+      <c r="A76" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F76" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="H76" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I76" s="2">
+        <v>0</v>
+      </c>
+      <c r="J76" s="2">
+        <v>9570655187</v>
+      </c>
+      <c r="K76" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L76" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12">
+      <c r="A77" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F77" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="H77" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I77" s="2">
+        <v>5000</v>
+      </c>
+      <c r="J77" s="2">
+        <v>7485891597</v>
+      </c>
+      <c r="K77" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L77" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12">
+      <c r="A78" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F78" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G78" s="2">
+        <v>10000</v>
+      </c>
+      <c r="H78" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I78" s="2">
+        <v>15000</v>
+      </c>
+      <c r="J78" s="2">
+        <v>8778896135</v>
+      </c>
+      <c r="K78" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="L78" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12">
+      <c r="A79" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F79" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I79" s="2">
+        <v>5000</v>
+      </c>
+      <c r="J79" s="2"/>
+      <c r="K79" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L79" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12">
+      <c r="A80" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F80" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="H80" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="I80" s="2">
+        <v>5000</v>
+      </c>
+      <c r="J80" s="2"/>
+      <c r="K80" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L80" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12">
+      <c r="A81" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F81" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I81" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J81" s="2">
+        <v>9608083550</v>
+      </c>
+      <c r="K81" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L81" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12">
+      <c r="A82" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F82" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="H82" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I82" s="2">
+        <v>0</v>
+      </c>
+      <c r="J82" s="2">
+        <v>7439877027</v>
+      </c>
+      <c r="K82" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L82" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12">
+      <c r="A83" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F83" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="H83" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="I83" s="2">
+        <v>1000</v>
+      </c>
+      <c r="J83" s="2">
+        <v>9241817928</v>
+      </c>
+      <c r="K83" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="L83" s="2" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12">
+      <c r="A84" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F84" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="H84" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="I84" s="2">
+        <v>6000</v>
+      </c>
+      <c r="J84" s="2">
+        <v>7261084190</v>
+      </c>
+      <c r="K84" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L84" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12">
+      <c r="A85" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F85" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="H85" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I85" s="2">
+        <v>3000</v>
+      </c>
+      <c r="J85" s="2">
+        <v>9142793034</v>
+      </c>
+      <c r="K85" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L85" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12">
+      <c r="A86" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F86" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="H86" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="I86" s="2">
+        <v>6000</v>
+      </c>
+      <c r="J86" s="2">
+        <v>9608091600</v>
+      </c>
+      <c r="K86" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L86" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12">
+      <c r="A87" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F87" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="H87" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I87" s="2">
+        <v>0</v>
+      </c>
+      <c r="J87" s="2">
+        <v>8340444324</v>
+      </c>
+      <c r="K87" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L87" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12">
+      <c r="A88" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F88" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="H88" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="I88" s="2">
+        <v>0</v>
+      </c>
+      <c r="J88" s="2">
+        <v>8877167065</v>
+      </c>
+      <c r="K88" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L88" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12">
+      <c r="A89" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F89" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="H89" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="I89" s="2">
+        <v>7000</v>
+      </c>
+      <c r="J89" s="2">
+        <v>8210656357</v>
+      </c>
+      <c r="K89" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L89" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12">
+      <c r="A90" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F90" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="H90" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I90" s="2">
+        <v>5000</v>
+      </c>
+      <c r="J90" s="2">
+        <v>9905576909</v>
+      </c>
+      <c r="K90" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L90" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12">
+      <c r="A91" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F91" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G91" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H91" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="I91" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J91" s="2">
+        <v>9852919756</v>
+      </c>
+      <c r="K91" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="L91" s="2" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12">
+      <c r="A92" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F92" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G92" s="2">
+        <v>10000</v>
+      </c>
+      <c r="H92" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I92" s="2">
+        <v>15000</v>
+      </c>
+      <c r="J92" s="2">
+        <v>8102521224</v>
+      </c>
+      <c r="K92" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L92" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12">
+      <c r="A93" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F93" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G93" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H93" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="I93" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J93" s="2">
+        <v>6201912770</v>
+      </c>
+      <c r="K93" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L93" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12">
+      <c r="A94" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F94" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="H94" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I94" s="2">
+        <v>15000</v>
+      </c>
+      <c r="J94" s="2">
+        <v>7488331427</v>
+      </c>
+      <c r="K94" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L94" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12">
+      <c r="A95" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F95" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="H95" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="I95" s="2">
+        <v>1000</v>
+      </c>
+      <c r="J95" s="2">
+        <v>6205666536</v>
+      </c>
+      <c r="K95" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L95" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12">
+      <c r="A96" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F96" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G96" s="2">
+        <v>15000</v>
+      </c>
+      <c r="H96" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="I96" s="2">
+        <v>10000</v>
+      </c>
+      <c r="J96" s="2">
+        <v>9142583400</v>
+      </c>
+      <c r="K96" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L96" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12">
+      <c r="A97" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F97" s="2">
+        <v>24000</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="H97" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I97" s="2">
+        <v>0</v>
+      </c>
+      <c r="J97" s="2">
+        <v>7050240455</v>
+      </c>
+      <c r="K97" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="L97" s="2" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12">
+      <c r="A98" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F98" s="2">
+        <v>24000</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="H98" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I98" s="2">
+        <v>0</v>
+      </c>
+      <c r="J98" s="2">
+        <v>9631807407</v>
+      </c>
+      <c r="K98" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="L98" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12">
+      <c r="A99" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F99" s="2">
+        <v>24000</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="H99" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I99" s="2">
+        <v>0</v>
+      </c>
+      <c r="J99" s="2">
+        <v>7004625497</v>
+      </c>
+      <c r="K99" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="L99" s="2" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12">
+      <c r="A100" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F100" s="2">
+        <v>24000</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="H100" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I100" s="2">
+        <v>0</v>
+      </c>
+      <c r="J100" s="2">
+        <v>7857940550</v>
+      </c>
+      <c r="K100" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="L100" s="2" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12">
+      <c r="A101" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F101" s="2">
+        <v>24000</v>
+      </c>
+      <c r="G101" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="H101" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I101" s="2">
+        <v>0</v>
+      </c>
+      <c r="J101" s="2">
+        <v>7808235616</v>
+      </c>
+      <c r="K101" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="L101" s="2" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12">
+      <c r="A102" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F102" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="H102" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="I102" s="2">
+        <v>0</v>
+      </c>
+      <c r="J102" s="2">
+        <v>7352469557</v>
+      </c>
+      <c r="K102" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L102" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12">
+      <c r="A103" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F103" s="2">
+        <v>24000</v>
+      </c>
+      <c r="G103" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="H103" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="I103" s="2">
+        <v>0</v>
+      </c>
+      <c r="J103" s="2">
+        <v>7643062693</v>
+      </c>
+      <c r="K103" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="L103" s="2" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12">
+      <c r="A104" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F104" s="2">
+        <v>24000</v>
+      </c>
+      <c r="G104" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="H104" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I104" s="2">
+        <v>0</v>
+      </c>
+      <c r="J104" s="2">
+        <v>9508415523</v>
+      </c>
+      <c r="K104" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="L104" s="2" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12">
+      <c r="A105" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F105" s="2">
+        <v>24000</v>
+      </c>
+      <c r="G105" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="H105" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="I105" s="2">
+        <v>0</v>
+      </c>
+      <c r="J105" s="2">
+        <v>9304326686</v>
+      </c>
+      <c r="K105" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="L105" s="2" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12">
+      <c r="A106" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F106" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="H106" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="I106" s="2">
+        <v>0</v>
+      </c>
+      <c r="J106" s="2">
+        <v>8004525651</v>
+      </c>
+      <c r="K106" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L106" s="2" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>