--- v0 (2026-08-10)
+++ v1 (2026-08-31)
@@ -12,242 +12,209 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Student List" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Student Name</t>
   </si>
   <si>
     <t>Date of Birth</t>
   </si>
   <si>
     <t>Enrollment Number</t>
   </si>
   <si>
     <t>Enrollment Date</t>
   </si>
   <si>
     <t>Course Name</t>
   </si>
   <si>
     <t>Course Fees</t>
   </si>
   <si>
     <t>Fees Paid</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Dues Amount</t>
   </si>
   <si>
     <t>Mobile Number</t>
   </si>
   <si>
     <t>Placed Company</t>
   </si>
   <si>
     <t>Placement Status</t>
   </si>
   <si>
-    <t>Zishan ansary</t>
-[...8 lines deleted...]
-    <t>25 October, 2026</t>
+    <t>TAWREJ ALAM</t>
+  </si>
+  <si>
+    <t>11 February, 2005</t>
+  </si>
+  <si>
+    <t>EI-01/25/636</t>
+  </si>
+  <si>
+    <t>17 August, 2026</t>
   </si>
   <si>
     <t>Instrumentation</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
-    <t>AMEEER HAMZA QURAISHE</t>
-[...16 lines deleted...]
-  <si>
     <t>In Progress</t>
   </si>
   <si>
-    <t>MD TANVEER AHMAD</t>
-[...8 lines deleted...]
-    <t>24 December, 2025</t>
+    <t>ANAND KISHOR</t>
+  </si>
+  <si>
+    <t>6 April, 1993</t>
+  </si>
+  <si>
+    <t>EI-01/25/635</t>
+  </si>
+  <si>
+    <t>NITESH KUMAR</t>
+  </si>
+  <si>
+    <t>10 May, 2002</t>
+  </si>
+  <si>
+    <t>EI-01/25/634</t>
+  </si>
+  <si>
+    <t>10000, 1000</t>
+  </si>
+  <si>
+    <t>MD SHAHBAZ</t>
+  </si>
+  <si>
+    <t>4 January, 2006</t>
+  </si>
+  <si>
+    <t>EI-01/25/633</t>
+  </si>
+  <si>
+    <t>MD SAIF ALI</t>
+  </si>
+  <si>
+    <t>1 January, 2005</t>
+  </si>
+  <si>
+    <t>EI-01/25/632</t>
+  </si>
+  <si>
+    <t>GULAM ZILANI</t>
+  </si>
+  <si>
+    <t>15 December, 2001</t>
+  </si>
+  <si>
+    <t>EI-01/25/631</t>
   </si>
   <si>
     <t>14000, 10000</t>
   </si>
   <si>
-    <t>A</t>
-[...95 lines deleted...]
-    <t>14400, 4800, 4800</t>
+    <t>MD ARIF ANSARI</t>
+  </si>
+  <si>
+    <t>28 May, 2002</t>
+  </si>
+  <si>
+    <t>EI-01/25/630</t>
+  </si>
+  <si>
+    <t>DAWOOD AHMED</t>
+  </si>
+  <si>
+    <t>21 January, 1999</t>
+  </si>
+  <si>
+    <t>EI-01/25/629</t>
+  </si>
+  <si>
+    <t>5000, 10000</t>
+  </si>
+  <si>
+    <t>MD SHAHNAWAZ ANSARI</t>
+  </si>
+  <si>
+    <t>1 January, 2003</t>
+  </si>
+  <si>
+    <t>EI-01/25/628</t>
+  </si>
+  <si>
+    <t>11 August, 2026</t>
+  </si>
+  <si>
+    <t>10000, 5000</t>
+  </si>
+  <si>
+    <t>MD JUNAID ANSARI</t>
+  </si>
+  <si>
+    <t>17 March, 2005</t>
+  </si>
+  <si>
+    <t>EI-01/25/627</t>
+  </si>
+  <si>
+    <t>10 August, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -583,70 +550,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L10"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
-      <selection pane="bottomLeft" activeCell="L10" sqref="L10"/>
+      <selection pane="bottomLeft" activeCell="L11" sqref="L11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="19.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -673,359 +640,399 @@
       <c r="B2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F2" s="2">
         <v>25000</v>
       </c>
       <c r="G2" s="2">
         <v>15000</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="2">
         <v>10000</v>
       </c>
       <c r="J2" s="2">
-        <v>8409867060</v>
+        <v>8809932439</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="L2" s="2"/>
+      <c r="L2" s="2" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="2">
         <v>25000</v>
       </c>
-      <c r="G3" s="2" t="s">
-        <v>23</v>
+      <c r="G3" s="2">
+        <v>10000</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I3" s="2">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="J3" s="2">
-        <v>7352469557</v>
+        <v>7488634017</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" s="2" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2">
-        <v>24000</v>
+        <v>25000</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="I4" s="2">
-        <v>0</v>
+        <v>14000</v>
       </c>
       <c r="J4" s="2">
-        <v>7857940550</v>
+        <v>6205891724</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="L4" s="2" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" s="2" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2">
-        <v>24000</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>25000</v>
+      </c>
+      <c r="G5" s="2">
+        <v>10000</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="I5" s="2">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="J5" s="2">
-        <v>7004625497</v>
+        <v>9942480072</v>
       </c>
       <c r="K5" s="2" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="L5" s="2" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="2" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2">
-        <v>24000</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>25000</v>
+      </c>
+      <c r="G6" s="2">
+        <v>15000</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="I6" s="2">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="J6" s="2">
-        <v>9631807407</v>
+        <v>7321882280</v>
       </c>
       <c r="K6" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="L6" s="2" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="2" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="2">
-        <v>24000</v>
+        <v>25000</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="I7" s="2">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J7" s="2">
-        <v>7050240455</v>
+        <v>7488221968</v>
       </c>
       <c r="K7" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="L7" s="2" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="2" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="2">
-        <v>24000</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>25000</v>
+      </c>
+      <c r="G8" s="2">
+        <v>15000</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="I8" s="2">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="J8" s="2">
-        <v>9508415523</v>
+        <v>9324387706</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="2" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="2">
-        <v>24000</v>
+        <v>25000</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="I9" s="2">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="J9" s="2">
-        <v>9304326686</v>
+        <v>9093482244</v>
       </c>
       <c r="K9" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="2" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="2">
-        <v>24000</v>
+        <v>25000</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I10" s="2">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="J10" s="2">
-        <v>7643062693</v>
+        <v>7488797349</v>
       </c>
       <c r="K10" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="L10" s="2" t="s">
-        <v>33</v>
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" s="2">
+        <v>25000</v>
+      </c>
+      <c r="G11" s="2">
+        <v>10000</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" s="2">
+        <v>15000</v>
+      </c>
+      <c r="J11" s="2">
+        <v>8580144769</v>
+      </c>
+      <c r="K11" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="L11" s="2" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>